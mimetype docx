--- v0 (2026-05-09)
+++ v1 (2026-09-22)
@@ -1,2878 +1,2295 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Default ContentType="image/png" Extension="png"/>
+  <Default ContentType="image/jpeg" Extension="jpeg"/>
+  <Default ContentType="image/jpeg" Extension="jpg"/>
+  <Default ContentType="image/bmp" Extension="bmp"/>
+  <Default ContentType="image/gif" Extension="gif"/>
+  <Default ContentType="image/svg+xml" Extension="svg"/>
+  <Default ContentType="application/vnd.openxmlformats-package.relationships+xml" Extension="rels"/>
+  <Default ContentType="application/xml" Extension="xml"/>
+  <Default ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont" Extension="odttf"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml" PartName="/docProps/custom.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml" PartName="/word/footnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml" PartName="/word/endnotes.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml" PartName="/word/settings.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml" PartName="/word/comments.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml" PartName="/word/fontTable.xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"  /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"  /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"  /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_top"/>
-    <w:bookmarkEnd w:id="0"/>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:line="408" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="HCI Poppy" w:eastAsia="휴먼명조"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>[별지 제2호의2 서식]</w:t>
+        <w:t xml:space="preserve">[별지 제2호의2 서식]</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:line="24" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:before="0" w:line="240"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="HCI Poppy"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
           <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Annexed paper No. 2-2     </w:t>
+        <w:t xml:space="preserve">Annexed paper No. 2-2</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:line="24" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:before="0" w:line="240"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="HCI Poppy"/>
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">  </w:t>
+        <w:t xml:space="preserve">END-USER STATEMENT</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:type="dxa" w:w="9640"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="auto" w:sz="4"/>
+          <w:left w:val="single" w:color="auto" w:sz="4"/>
+          <w:bottom w:val="single" w:color="auto" w:sz="4"/>
+          <w:right w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideH w:val="single" w:color="auto" w:sz="4"/>
+          <w:insideV w:val="single" w:color="auto" w:sz="4"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2000"/>
+        <w:gridCol w:w="3000"/>
+        <w:gridCol w:w="2200"/>
+        <w:gridCol w:w="2440"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="380" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">① END-USER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAME OF FIRM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7640"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ADDRESS</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7640"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CITY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">COUNTRY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2440"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="380" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">② REPRESENTATIVE OF THE FIRM</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2440"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="380" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">③ CONTACT PERSON</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAME</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TITLE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2440"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TELEPHONE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2200"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-MAIL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2440"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="900" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">④ TYPE OR NATURE OF BUSINESS</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="380" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">⑤ PURCHASE CONTRACT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="520" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITEM</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Including Software &amp; Technology)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7640"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">QUANTITY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7640"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="420" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PURPOSE OF USE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7640"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="520" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLACE OF STORAGE</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(Specifically with address)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="7640"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="380" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">⑥ STATEMENT OF END-USER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="9640"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="160" w:before="160" w:line="240"/>
+              <w:ind w:left="300" w:hanging="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We, as end user of the above item(s), certify that we:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="160" w:before="0" w:line="360"/>
+              <w:ind w:left="600" w:hanging="300"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1. will use it only for the purpose described above, and will not use it or its derivatives for the development or manufacturing of “Weapons of Mass Destruction” such as nuclear, biological, chemical weapons, and missiles as delivery systems for such weapons.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="160" w:before="0" w:line="360"/>
+              <w:ind w:left="600" w:hanging="300"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2. will not resell or reexport it or its derivatives to another country or another person without prior consent of the Korean Licensing Authorities. If it should be resold or reexported with appropriate reasons, we will get the prior approval from the exporter. (For the Nuclear Trigger items specified in the NSG Guideline Part 1, this prior approval is not necessary on the condition that written permission of the exporter’s government is provided.)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="600" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="5000"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">⑦ SIGNATURE OF AUTHORIZED PERSON</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve">   (OR OFFICIAL SEAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="4640"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="520" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="2000"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NAME OF PERSON</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGNING THIS DOCUMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="3000"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TITLE OF PERSON</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SIGNING THIS DOCUMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:type="dxa" w:w="1640"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="000000" w:sz="6"/>
+              <w:left w:val="single" w:color="000000" w:sz="6"/>
+              <w:bottom w:val="single" w:color="000000" w:sz="6"/>
+              <w:right w:val="single" w:color="000000" w:sz="6"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:type="dxa" w:w="30"/>
+              <w:left w:type="dxa" w:w="80"/>
+              <w:bottom w:type="dxa" w:w="30"/>
+              <w:right w:type="dxa" w:w="80"/>
+            </w:tcMar>
+            <w:vAlign w:val="top"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0" w:before="0" w:line="240"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DATE(</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mm dd yyyy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:bCs w:val="false"/>
+                <w:i w:val="false"/>
+                <w:iCs w:val="false"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:before="200" w:line="240"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i w:val="false"/>
+          <w:iCs w:val="false"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:line="144" w:lineRule="auto"/>
+        <w:spacing w:after="0" w:before="0" w:line="240"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="HCI Poppy"/>
-          <w:sz w:val="18"/>
+          <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:bCs w:val="false"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                           </w:t>
-[...1766 lines deleted...]
-        <w:t>* Note to the exporter: In case of the Item-based Comprehensive export license, please leave “quantity” blank.</w:t>
+        <w:t xml:space="preserve">* Note to the exporter: In case of the Item-based Comprehensive export license, please leave “quantity” blank.</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:footnotePr>
-[...10 lines deleted...]
-      <w:cols w:space="0"/>
+      <w:pgSz w:w="11906" w:h="16838" w:orient="portrait"/>
+      <w:pgMar w:top="600" w:right="1130" w:bottom="450" w:left="1130" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgNumType/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
+<w:comments xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape"/>
+</file>
+
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="EndnoteReference"/>
+        </w:rPr>
+        <w:endnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
+</file>
+
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rStyle w:val="FootnoteReference"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
-      <w:pStyle w:val="2"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ganada"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%3)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ganada"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%4)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%5)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ganada"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%6)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w15:tentative="1">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...3 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="203">
-[...480 lines deleted...]
-    <w:abstractNumId w:val="208"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
-[...4 lines deleted...]
-  <w:defaultTabStop w:val="800"/>
+<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:displayBackgroundShape/>
+  <w:evenAndOddHeaders w:val="false"/>
   <w:compat>
-    <w:spaceForUL/>
-[...5 lines deleted...]
-    <w:useFELayout/>
+    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
   </w:compat>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
-[...2 lines deleted...]
-    <w:uiPriority w:val="0"/>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:cs="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="Heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="Heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="Heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="Heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="Heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="2E74B5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="Heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:color w:val="1F4D78"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:qFormat/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="FootnoteReference">
+    <w:name w:val="footnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="FootnoteText">
+    <w:name w:val="footnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FootnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...13 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="1">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:styleId="FootnoteTextChar">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="FootnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="EndnoteReference">
+    <w:name w:val="endnote reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="EndnoteText">
+    <w:name w:val="endnote text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="EndnoteTextChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...13 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="2">
-[...23 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="EndnoteTextChar">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="EndnoteText"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-      <w:color w:val="000000"/>
       <w:sz w:val="20"/>
-    </w:rPr>
-[...320 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"  /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"  /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"  /></Relationships>
+<file path=word/_rels/comments.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/endnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
+</file>
+
+<file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ep:Properties xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ep="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-</ep:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...3 lines deleted...]
-  <dc:description>국가법령정보센터에서 제공하는 문서입니다.</dc:description>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>0501.0001.01</cp:version>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>