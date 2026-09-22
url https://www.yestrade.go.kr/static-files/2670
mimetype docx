--- v0 (2026-03-23)
+++ v1 (2026-09-22)
@@ -1,4047 +1,3080 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"  /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"  /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"  /></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:bookmarkStart w:id="0" w:name="_top"/>
-[...1 lines deleted...]
-    <w:p>
+    <w:p w14:paraId="78642DF0" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRPr="0099694D" w:rsidRDefault="0099694D">
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...1 lines deleted...]
-        <w:spacing w:line="288" w:lineRule="auto"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099694D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099694D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>별지</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099694D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 제2호 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0099694D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>서식</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0099694D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3643357E" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRPr="0099694D" w:rsidRDefault="0099694D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0099694D">
+        <w:rPr>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Annexed paper No. 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4B67EC6D" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+      <w:pPr>
+        <w:spacing w:after="120"/>
+        <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="HCI Poppy" w:eastAsia="휴먼명조"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:eastAsia="Times New Roman"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="26"/>
+          <w:szCs w:val="26"/>
+          <w:u w:val="single"/>
         </w:rPr>
-        <w:t>[별지 제2호 서식]</w:t>
+        <w:t>STATEMENT BY ULTIMATE CONSIGNEE AND PURCHASER</w:t>
       </w:r>
     </w:p>
-    <w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="9640" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="10" w:type="dxa"/>
+          <w:right w:w="10" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2962"/>
+        <w:gridCol w:w="2226"/>
+        <w:gridCol w:w="2226"/>
+        <w:gridCol w:w="2226"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="559326F1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="6CE600A4" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>① Ultimate Consignee</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4EB374C2" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>② Exporter</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="0995726C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0949DE0B" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="71D81473" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Name</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="198DF296" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4553496A" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2734397B" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Address</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="4706539C" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="75A0223B" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1B4E250D" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1FF021B1" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>City</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5A493F18" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Country</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="34828BFF" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="58C263FB" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>③ Commodities</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="5DF6D1D9" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0F417A20" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>We have placed orders with the person or firm named in ② for commodities indicated below.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="077EE49E" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5620" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="60DD62D2" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ITEM(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Model No. and Type)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1610" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28250F32" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>QUANTITY</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="30C4C323" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="00F14F4D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="0C241555" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="340"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2A153F24" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="00F14F4D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="125D2FC2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5F531BC5" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">④ Disposition or use of items by Ultimate consignee named in ① </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(check and complete appropriate box(es))</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="03E4A3D5" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1BFDDB21" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">We certify that the item(s) listed in </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>③ :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+          </w:p>
+          <w:p w14:paraId="74CC368F" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="30" w:after="30"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">a. ☐ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>Will be used by us (as capital equipment) in the form in which received in a manufacturing process in the country named in ① and will not be reexported or incorporated into an end product.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59560748" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="30" w:after="30"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>b. ☐ Will be processed or incorporated by us into the following pro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>duct(s) ______________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(Specify)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> to be manufactured in the country named in ① for distribution in _________________________________. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(Name of country or countries)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54622E65" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="30" w:after="30"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">c. ☐ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Will be used to service the following commodities ________________________________________ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(Specify computers, aircraft, etc.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> in the following destinations ______________________________.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="559ABF58" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="30" w:after="30"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>d. ☐ Will be resold by us in the form in which received in the coun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">try named in ① for use or consumption therein. The specific end-use by my customer will be ______________________________________________ </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(Specify, if known)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CAB66F7" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="30" w:after="30"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>e. ☐ Will be reexported by us in the form in which received to ___________________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">_____. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(Name of country or countries)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4699DCF5" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="30" w:after="30"/>
+              <w:ind w:left="360" w:hanging="360"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">f. ☐ Other </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="15"/>
+                <w:szCs w:val="15"/>
+              </w:rPr>
+              <w:t>(Describe fully)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17BE8AEF" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="00F14F4D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="108151F1" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="756DCDE9" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⑤ NATURE OF BUSINESS OF ULTIMATE CONSIGNEE</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="389A10AB" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4C314C6A" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:before="60"/>
+              <w:ind w:left="300" w:hanging="300"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">A. The nature of our business </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">e.g. distributor, manufacturer, wholesaler, value added original equipment retailor, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A4D4B63" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="00F14F4D">
+            <w:pPr>
+              <w:spacing w:before="40"/>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2251D661" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:spacing w:after="100"/>
+              <w:ind w:left="300" w:hanging="300"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B. Our business relationship with the Korean exporter </w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>is(</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>eg</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> contractual, franchise, distributor, wholesaler, regular customer, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>etc</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>and we have had this business relationship for ____________ years</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="4CF3B385" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="097E4A43" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⑥ STATEMENT OF ULTIMATE CONSIGNEE AND PURCHASER</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="3A601E37" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3C3AE496" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>We certify that all the facts contained in this statement are true and correct to the best of our knowledge and belief and we do not know of</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> any additional facts which are inconsistent with the above statement. We shall promptly send a supplemental statement to the person named in ②, disclosing any change of facts or intentions set forth in this statement which occurs after the statement has b</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>een prepared and forwarded. Except as specifically authorized by the 「Foreign Trade Act」, we will not reexport, resell, or otherwise dispose of any commodities listed in ③ above : (1) to any country not approved for export as brought to our attention by me</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ans of a bill of lading, commercial invoice, or any other means ; or (2) to any person if there is reason to believe that it will result directly or indirectly, in disposition of the commodities contrary to the representations made in this statement or con</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>trary to the 「Foreign Trade Act」.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="166121E4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="14740803" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⑦ SIGNATURE OF ULTIMATE CONSIGNEE (OR COMPANY SEAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="4264215F" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⑧ SIGNATURE OF PURCHASER (OR COMPANY SEAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="4833B3B2" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="275DDC48" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>NAME OF OFFICIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56D86F53" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>NAME OF OFFICIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="4682AA00" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="028186C3" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>TITLE OF OFFICIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3E1BAB2D" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>TITLE OF OFFICIAL</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="0C62284A" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="280"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="1DC0ABE0" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DATE(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mm dd, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="038E7D1B" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DATE(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mm dd, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="63BC0D06" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="2CB04A31" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Additional information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="021B1332" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+              </w:rPr>
+              <w:t>Additional information</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="546EF397" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="404C914C" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:pPr>
+              <w:ind w:left="400" w:hanging="400"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⑦, ⑧ are to be signed by the ultimate consignee shown in ① and by the Purchaser where the latter is not the same as the ultimate consignee. Where the ultimate consignee is unknown, ⑧ should be signed by the pu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>rchaser.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="3C5CFED4" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9640" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="3F83BFAC" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>⑨ CERTIFICATION FOR USE OF REPUBLIC OF KOREA EXPORTER</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>We certify that no corrections, additions, or deletions were made on this form by us after this form was signed by the ultimate consignee and purchaser.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="6B5B4E75" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="600"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="56A8E095" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SIGNATURE OF PERSON AUTHORIZED TO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27BC9E9B" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>CERTIFY FOR EXPORTER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A1D580F" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>(OR OFFICIAL SEAL)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4820" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="22C7F052" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="00F14F4D"/>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F14F4D" w14:paraId="745F0FAD" w14:textId="77777777">
+        <w:tblPrEx>
+          <w:tblCellMar>
+            <w:top w:w="0" w:type="dxa"/>
+            <w:bottom w:w="0" w:type="dxa"/>
+          </w:tblCellMar>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:val="520"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3210" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="28DDC216" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>N</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>ME OF PERSON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E6B88E7" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SIGNING THIS DOCUMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4020" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="5E6FE79F" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>TITLE OF PERSON</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0615B993" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>SIGNING THIS DOCUMENT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2410" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:left w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:bottom w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+              <w:right w:val="single" w:sz="6" w:space="0" w:color="000000"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="30" w:type="dxa"/>
+              <w:left w:w="80" w:type="dxa"/>
+              <w:bottom w:w="30" w:type="dxa"/>
+              <w:right w:w="80" w:type="dxa"/>
+            </w:tcMar>
+          </w:tcPr>
+          <w:p w14:paraId="0A7CE4B8" w14:textId="77777777" w:rsidR="00F14F4D" w:rsidRDefault="0099694D">
+            <w:proofErr w:type="gramStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>DATE(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t xml:space="preserve">mm dd, </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:i/>
+                <w:iCs/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>yyyy</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:eastAsia="Times New Roman"/>
+                <w:sz w:val="16"/>
+                <w:szCs w:val="16"/>
+              </w:rPr>
+              <w:t>)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="7DE95FD2" w14:textId="77777777" w:rsidR="00000000" w:rsidRDefault="0099694D" w:rsidP="0099694D">
       <w:pPr>
-        <w:pStyle w:val="0"/>
-[...3 lines deleted...]
-      <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="HCI Poppy"/>
-[...13 lines deleted...]
-          <w:sz w:val="18"/>
+          <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:tbl>
-[...2917 lines deleted...]
-      </w:endnotePr>
+    <w:sectPr w:rsidR="00000000">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1134" w:right="1134" w:bottom="567" w:left="1134" w:header="1134" w:footer="567" w:gutter="0"/>
-      <w:cols w:space="0"/>
+      <w:pgMar w:top="600" w:right="1130" w:bottom="450" w:left="1130" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:cols w:space="720"/>
+      <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="맑은 고딕">
+    <w:panose1 w:val="020B0503020000020004"/>
+    <w:charset w:val="81"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="109E26D7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="92A2D2D6"/>
+    <w:lvl w:ilvl="0" w:tplc="F754E68A">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%1."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
-      <w:pStyle w:val="2"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1">
+    <w:lvl w:ilvl="1" w:tplc="B9103E5C">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ganada"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%2."/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2">
+    <w:lvl w:ilvl="2" w:tplc="D458E672">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%3)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="3">
+    <w:lvl w:ilvl="3" w:tplc="2FAE9BEA">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ganada"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%4)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4">
+    <w:lvl w:ilvl="4" w:tplc="D3E2263E">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%5)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="○"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5">
+    <w:lvl w:ilvl="5" w:tplc="92822C66">
       <w:start w:val="1"/>
-      <w:numFmt w:val="ganada"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="(%6)"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="■"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="6">
+    <w:lvl w:ilvl="6" w:tplc="B64C00C2">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimalEnclosedCircle"/>
-[...1 lines deleted...]
-      <w:lvlText w:val="%7"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7">
+    <w:lvl w:ilvl="7" w:tplc="86B8BCA8">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8">
+    <w:lvl w:ilvl="8" w:tplc="F08E2B96">
       <w:start w:val="1"/>
-      <w:numFmt w:val="decimal"/>
-[...1 lines deleted...]
-      <w:lvlText w:val=""/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
-      <w:rPr>
-[...6 lines deleted...]
-      </w:rPr>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="203">
-[...516 lines deleted...]
-    <w:abstractNumId w:val="208"/>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="0"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
+  <w:displayBackgroundShape/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:stylePaneFormatFilter w:val="0001"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="800"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:spaceForUL/>
-[...4 lines deleted...]
-    <w:adjustLineHeightInTable/>
     <w:useFELayout/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F14F4D"/>
+    <w:rsid w:val="0099694D"/>
+    <w:rsid w:val="00F14F4D"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="1"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="1DDA527C"/>
+  <w15:docId w15:val="{B0F81167-2F07-4B40-BACC-EE612D4BC59E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:wvml="urn:schemas-microsoft-com:office:word">
-[...2 lines deleted...]
-    <w:uiPriority w:val="0"/>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+        <w:lang w:val="en-US" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault/>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...5 lines deleted...]
-      </w:pBdr>
+      <w:widowControl w:val="0"/>
       <w:wordWrap w:val="0"/>
-      <w:autoSpaceDE w:val="off"/>
-[...5 lines deleted...]
-      <w:textAlignment w:val="baseline"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="1">
+    <w:name w:val="heading 1"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:pPr>
+      <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...27 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="2">
-    <w:name w:val="개요 1"/>
-    <w:uiPriority w:val="2"/>
+    <w:name w:val="heading 2"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...18 lines deleted...]
-      </w:numPr>
+      <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="2E74B5"/>
+      <w:sz w:val="26"/>
+      <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="3">
-    <w:name w:val="개요 2"/>
-    <w:uiPriority w:val="3"/>
+    <w:name w:val="heading 3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...18 lines deleted...]
-      </w:numPr>
+      <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="1F4D78"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="4">
-    <w:name w:val="개요 3"/>
-    <w:uiPriority w:val="4"/>
+    <w:name w:val="heading 4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...18 lines deleted...]
-      </w:numPr>
+      <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="5">
-    <w:name w:val="개요 4"/>
-    <w:uiPriority w:val="5"/>
+    <w:name w:val="heading 5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...18 lines deleted...]
-      </w:numPr>
+      <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="6">
-    <w:name w:val="개요 5"/>
-    <w:uiPriority w:val="6"/>
+    <w:name w:val="heading 6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
     <w:pPr>
-      <w:widowControl w:val="off"/>
-[...18 lines deleted...]
-      </w:numPr>
+      <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="7">
-[...23 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:default="1" w:styleId="a0">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="a1">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a3">
+    <w:name w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="8">
-[...23 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="10">
+    <w:name w:val="굵은 텍스트1"/>
+    <w:qFormat/>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:b/>
+      <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="9">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="a4">
+    <w:name w:val="List Paragraph"/>
+    <w:qFormat/>
+  </w:style>
+  <w:style w:type="character" w:styleId="a5">
+    <w:name w:val="Hyperlink"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
-[...1 lines deleted...]
-      <w:sz w:val="20"/>
+      <w:color w:val="0563C1"/>
+      <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="10">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a6">
+    <w:name w:val="footnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
-[...1 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="11">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="paragraph" w:styleId="a7">
+    <w:name w:val="footnote text"/>
+    <w:link w:val="Char"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...3 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="12">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char">
+    <w:name w:val="각주 텍스트 Char"/>
+    <w:link w:val="a7"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="바탕" w:eastAsia="바탕"/>
-[...3 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="13">
-[...18 lines deleted...]
-    </w:pPr>
+  <w:style w:type="character" w:styleId="a8">
+    <w:name w:val="endnote reference"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:rPr>
-      <w:rFonts w:ascii="굴림" w:eastAsia="굴림"/>
-[...3 lines deleted...]
-      <w:sz w:val="18"/>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="a9">
+    <w:name w:val="endnote text"/>
+    <w:link w:val="Char0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Char0">
+    <w:name w:val="미주 텍스트 Char"/>
+    <w:link w:val="a9"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes" ?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"  /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"  /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"  /></Relationships>
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 테마">
+  <a:themeElements>
+    <a:clrScheme name="Office">
+      <a:dk1>
+        <a:sysClr val="windowText" lastClr="000000"/>
+      </a:dk1>
+      <a:lt1>
+        <a:sysClr val="window" lastClr="FFFFFF"/>
+      </a:lt1>
+      <a:dk2>
+        <a:srgbClr val="44546A"/>
+      </a:dk2>
+      <a:lt2>
+        <a:srgbClr val="E7E6E6"/>
+      </a:lt2>
+      <a:accent1>
+        <a:srgbClr val="4472C4"/>
+      </a:accent1>
+      <a:accent2>
+        <a:srgbClr val="ED7D31"/>
+      </a:accent2>
+      <a:accent3>
+        <a:srgbClr val="A5A5A5"/>
+      </a:accent3>
+      <a:accent4>
+        <a:srgbClr val="FFC000"/>
+      </a:accent4>
+      <a:accent5>
+        <a:srgbClr val="5B9BD5"/>
+      </a:accent5>
+      <a:accent6>
+        <a:srgbClr val="70AD47"/>
+      </a:accent6>
+      <a:hlink>
+        <a:srgbClr val="0563C1"/>
+      </a:hlink>
+      <a:folHlink>
+        <a:srgbClr val="954F72"/>
+      </a:folHlink>
+    </a:clrScheme>
+    <a:fontScheme name="Office">
+      <a:majorFont>
+        <a:latin typeface="맑은 고딕" panose="020F0302020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线 Light"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Times New Roman"/>
+        <a:font script="Hebr" typeface="Times New Roman"/>
+        <a:font script="Thai" typeface="Angsana New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="MoolBoran"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Times New Roman"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:majorFont>
+      <a:minorFont>
+        <a:latin typeface="맑은 고딕" panose="020F0502020204030204"/>
+        <a:ea typeface=""/>
+        <a:cs typeface=""/>
+        <a:font script="Jpan" typeface="游明朝"/>
+        <a:font script="Hang" typeface="맑은 고딕"/>
+        <a:font script="Hans" typeface="等线"/>
+        <a:font script="Hant" typeface="新細明體"/>
+        <a:font script="Arab" typeface="Arial"/>
+        <a:font script="Hebr" typeface="Arial"/>
+        <a:font script="Thai" typeface="Cordia New"/>
+        <a:font script="Ethi" typeface="Nyala"/>
+        <a:font script="Beng" typeface="Vrinda"/>
+        <a:font script="Gujr" typeface="Shruti"/>
+        <a:font script="Khmr" typeface="DaunPenh"/>
+        <a:font script="Knda" typeface="Tunga"/>
+        <a:font script="Guru" typeface="Raavi"/>
+        <a:font script="Cans" typeface="Euphemia"/>
+        <a:font script="Cher" typeface="Plantagenet Cherokee"/>
+        <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
+        <a:font script="Tibt" typeface="Microsoft Himalaya"/>
+        <a:font script="Thaa" typeface="MV Boli"/>
+        <a:font script="Deva" typeface="Mangal"/>
+        <a:font script="Telu" typeface="Gautami"/>
+        <a:font script="Taml" typeface="Latha"/>
+        <a:font script="Syrc" typeface="Estrangelo Edessa"/>
+        <a:font script="Orya" typeface="Kalinga"/>
+        <a:font script="Mlym" typeface="Kartika"/>
+        <a:font script="Laoo" typeface="DokChampa"/>
+        <a:font script="Sinh" typeface="Iskoola Pota"/>
+        <a:font script="Mong" typeface="Mongolian Baiti"/>
+        <a:font script="Viet" typeface="Arial"/>
+        <a:font script="Uigh" typeface="Microsoft Uighur"/>
+        <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
+      </a:minorFont>
+    </a:fontScheme>
+    <a:fmtScheme name="Office">
+      <a:fillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="110000"/>
+                <a:satMod val="105000"/>
+                <a:tint val="67000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="103000"/>
+                <a:tint val="73000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="105000"/>
+                <a:satMod val="109000"/>
+                <a:tint val="81000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:satMod val="103000"/>
+                <a:lumMod val="102000"/>
+                <a:tint val="94000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:satMod val="110000"/>
+                <a:lumMod val="100000"/>
+                <a:shade val="100000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:lumMod val="99000"/>
+                <a:satMod val="120000"/>
+                <a:shade val="78000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:fillStyleLst>
+      <a:lnStyleLst>
+        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+      </a:lnStyleLst>
+      <a:effectStyleLst>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst/>
+        </a:effectStyle>
+        <a:effectStyle>
+          <a:effectLst>
+            <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
+              <a:srgbClr val="000000">
+                <a:alpha val="63000"/>
+              </a:srgbClr>
+            </a:outerShdw>
+          </a:effectLst>
+        </a:effectStyle>
+      </a:effectStyleLst>
+      <a:bgFillStyleLst>
+        <a:solidFill>
+          <a:schemeClr val="phClr"/>
+        </a:solidFill>
+        <a:solidFill>
+          <a:schemeClr val="phClr">
+            <a:tint val="95000"/>
+            <a:satMod val="170000"/>
+          </a:schemeClr>
+        </a:solidFill>
+        <a:gradFill rotWithShape="1">
+          <a:gsLst>
+            <a:gs pos="0">
+              <a:schemeClr val="phClr">
+                <a:tint val="93000"/>
+                <a:satMod val="150000"/>
+                <a:shade val="98000"/>
+                <a:lumMod val="102000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="50000">
+              <a:schemeClr val="phClr">
+                <a:tint val="98000"/>
+                <a:satMod val="130000"/>
+                <a:shade val="90000"/>
+                <a:lumMod val="103000"/>
+              </a:schemeClr>
+            </a:gs>
+            <a:gs pos="100000">
+              <a:schemeClr val="phClr">
+                <a:shade val="63000"/>
+                <a:satMod val="120000"/>
+              </a:schemeClr>
+            </a:gs>
+          </a:gsLst>
+          <a:lin ang="5400000" scaled="0"/>
+        </a:gradFill>
+      </a:bgFillStyleLst>
+    </a:fmtScheme>
+  </a:themeElements>
+  <a:objectDefaults/>
+  <a:extraClrSchemeLst/>
+  <a:extLst>
+    <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+    </a:ext>
+  </a:extLst>
+</a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<ep:Properties xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:ep="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...2 lines deleted...]
-</ep:Properties>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <Template>Normal.dotm</Template>
+  <TotalTime></TotalTime>
+  <Pages>1</Pages>
+  <Words>552</Words>
+  <Characters>3147</Characters>
+  <Application>Microsoft Office Word</Application>
+  <DocSecurity>0</DocSecurity>
+  <Lines>26</Lines>
+  <Paragraphs>7</Paragraphs>
+  <ScaleCrop>false</ScaleCrop>
+  <Company/>
+  <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3692</CharactersWithSpaces>
+  <SharedDoc>false</SharedDoc>
+  <HyperlinksChanged>false</HyperlinksChanged>
+  <AppVersion></AppVersion>
+</Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-[...3 lines deleted...]
-  <dc:description>국가법령정보센터에서 제공하는 문서입니다.</dc:description>
+<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:creator>Un-named</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:version>0501.0001.01</cp:version>
 </cp:coreProperties>
 </file>